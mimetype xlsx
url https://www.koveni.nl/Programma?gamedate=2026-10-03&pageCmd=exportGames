--- v0 (2026-08-11)
+++ v1 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CANVA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>tijd1</t>
   </si>
   <si>
     <t>wedstrijd1</t>
   </si>
   <si>
     <t>locatie1</t>
   </si>
   <si>
     <t>tijd2</t>
   </si>
   <si>
     <t>wedstrijd2</t>
   </si>
   <si>
     <t>locatie2</t>
   </si>
   <si>
     <t>tijd3</t>
   </si>
   <si>
     <t>wedstrijd3</t>
   </si>
   <si>
@@ -137,102 +137,120 @@
   <si>
     <t>tijd12</t>
   </si>
   <si>
     <t>wedstrijd12</t>
   </si>
   <si>
     <t>locatie12</t>
   </si>
   <si>
     <t>tijd13</t>
   </si>
   <si>
     <t>wedstrijd13</t>
   </si>
   <si>
     <t>locatie13</t>
   </si>
   <si>
     <t>09:00</t>
   </si>
   <si>
     <t>Koveni J4 - DOS (W) J3</t>
   </si>
   <si>
+    <t>Sportpark Zandveld, NIEUWEGEIN</t>
+  </si>
+  <si>
     <t>09:30</t>
   </si>
   <si>
     <t>Koveni J5 - Huizen J10</t>
   </si>
   <si>
     <t>10:00</t>
   </si>
   <si>
-    <t>Het Bosch J3 - Koveni J8</t>
-[...1 lines deleted...]
-  <si>
     <t>KCD J3 - Koveni J7</t>
   </si>
   <si>
+    <t>Sportpark Tuilland, DOORN</t>
+  </si>
+  <si>
+    <t>Dalto/Klaverblad Verzekeringen J18 - Koveni J8</t>
+  </si>
+  <si>
+    <t>Sportpark De Woerd, DRIEBERGEN-RIJSENBURG</t>
+  </si>
+  <si>
     <t>10:15</t>
   </si>
   <si>
     <t>Koveni 3 - Fortissimo 4</t>
   </si>
   <si>
     <t>10:30</t>
   </si>
   <si>
     <t>Koveni J6 - Nova J7</t>
   </si>
   <si>
     <t>11:10</t>
   </si>
   <si>
     <t>Atlantis J5 - Koveni J3</t>
   </si>
   <si>
+    <t>Gem. sportpark, MIJDRECHT</t>
+  </si>
+  <si>
     <t>Viking J2 - Koveni J2</t>
   </si>
   <si>
+    <t>Sportpark Mariënhoeve, WIJK BIJ DUURSTEDE</t>
+  </si>
+  <si>
     <t>12:00</t>
   </si>
   <si>
     <t>KCD J1 - Koveni J1</t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>Koveni 2 - Synergo 11</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>Synergo 10 - Koveni 4</t>
+  </si>
+  <si>
+    <t>Veld Synergo, UTRECHT</t>
   </si>
   <si>
     <t>15:30</t>
   </si>
   <si>
     <t>Koveni 1 - Hebbes 1</t>
   </si>
   <si>
     <t>16:15</t>
   </si>
   <si>
     <t>Koveni 5 - Huizen 5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -558,87 +576,87 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="33" max="33" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="36" max="36" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="39" max="39" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="36.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -723,121 +741,160 @@
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:39">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
+      <c r="C2" t="s">
+        <v>41</v>
+      </c>
       <c r="D2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F2" t="s">
         <v>41</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H2" t="s">
+        <v>45</v>
+      </c>
+      <c r="I2" t="s">
+        <v>46</v>
+      </c>
+      <c r="J2" t="s">
         <v>44</v>
       </c>
-      <c r="J2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K2" t="s">
-        <v>45</v>
+        <v>47</v>
+      </c>
+      <c r="L2" t="s">
+        <v>48</v>
       </c>
       <c r="M2" t="s">
+        <v>49</v>
+      </c>
+      <c r="N2" t="s">
+        <v>50</v>
+      </c>
+      <c r="O2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>52</v>
+      </c>
+      <c r="R2" t="s">
+        <v>41</v>
+      </c>
+      <c r="S2" t="s">
+        <v>53</v>
+      </c>
+      <c r="T2" t="s">
+        <v>54</v>
+      </c>
+      <c r="U2" t="s">
+        <v>55</v>
+      </c>
+      <c r="V2" t="s">
+        <v>53</v>
+      </c>
+      <c r="W2" t="s">
+        <v>56</v>
+      </c>
+      <c r="X2" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>58</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA2" t="s">
         <v>46</v>
       </c>
-      <c r="N2" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AB2" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="AC2" t="s">
-        <v>56</v>
+        <v>61</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>41</v>
       </c>
       <c r="AE2" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="AF2" t="s">
-        <v>58</v>
+        <v>63</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>64</v>
       </c>
       <c r="AH2" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="AI2" t="s">
-        <v>60</v>
+        <v>66</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>41</v>
       </c>
       <c r="AK2" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="AL2" t="s">
-        <v>62</v>
+        <v>68</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>